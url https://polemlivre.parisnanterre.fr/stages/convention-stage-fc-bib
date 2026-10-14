--- v0 (2026-03-25)
+++ v1 (2026-10-14)
@@ -1,10748 +1,8208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="005A00C4" w14:textId="28F47512" w:rsidR="003F5ACB" w:rsidRDefault="005571E4" w:rsidP="003F5ACB">
-[...5 lines deleted...]
-        <w:ind w:left="-709" w:right="-425"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+        <w:ind w:start="-709" w:end="-425"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Convention-type </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Convention de stage en Formation Professionnelle Continue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+        <w:ind w:start="-709" w:end="-425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>de stage</w:t>
-[...78 lines deleted...]
-        <w:ind w:left="-709" w:right="-425"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Année universitaire 2026/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="13"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A021FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="13"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>Nota : pour faciliter la lecture du document, l</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> référent", "tuteur de stage", "représentant légal" sont utilisés au masculin.</w:t>
+        <w:t>Nota : pour faciliter la lecture du document, les mots "stagiaire", " référent", "tuteur de stage", "représentant légal" sont utilisés au masculin.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10774" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5246"/>
-        <w:gridCol w:w="5528"/>
+        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="5529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB250F" w:rsidRPr="00A021FD" w14:paraId="26F75271" w14:textId="77777777" w:rsidTr="00783C01">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5246" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="55622C86" w14:textId="369BA3F6" w:rsidR="00AB250F" w:rsidRPr="00A021FD" w:rsidRDefault="00D608D4" w:rsidP="000714C5">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A021FD">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1- L'ÉTABLISSEMENT D'ENSEIGNEMENT </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Université Paris- Nanterre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Adresse :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 200 avenue de la république</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>92001 NANTERRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Cedex</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenté par : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Mme Caroline ROLLAND-DIAMOND</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(signataire de la convention) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité du représentant : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Présidente de l’Université</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIRET : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>199 212 044 00010 code APE 8542 Z</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composante/UFR/ Service : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>UFR SITEC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Adresse (si différente de celle de l'établissement) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>50 rue de Sèvres - 92410 Ville d’Avray</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tél : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>01.40.97.48.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mail : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>formation-continue@iut.parisnanterre.fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">- L'ÉTABLISSEMENT D'ENSEIGNEMENT </w:t>
-[...494 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1bis  – L’ETABLISSEMENT DE CERTIFICATION (si différent)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Nom :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Adresse :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tél : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>1bis  – L</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2 - L'ORGANISME D'ACCUEIL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:u w:val="single"/>
-[...7 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:u w:val="single"/>
-[...12 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Nom :</w:t>
-[...11 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse du siège : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Adresse :</w:t>
-[...10 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>SIRET :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Té</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Représenté par (nom du signataire de la convention) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité du représentant : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-                <w:u w:val="single"/>
-[...13 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Service dans lequel le stage sera effectué :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A021FD">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Tél :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A021FD">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Mail :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">du siège </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieu du stage (si différent de l'adresse de l'organisme) : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A021FD">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...182 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="792289E5" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="00F470E1" w:rsidRDefault="00AB250F" w:rsidP="00AB250F">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10774" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10774"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB250F" w:rsidRPr="000714C5" w14:paraId="03E79EAB" w14:textId="77777777" w:rsidTr="00A900AF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="3D111605" w14:textId="54A84AC9" w:rsidR="00AB250F" w:rsidRPr="000714C5" w:rsidRDefault="00AB250F" w:rsidP="00A021FD">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000714C5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3 - LE STAGIAIRE</w:t>
             </w:r>
-            <w:r w:rsidR="0001030C">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0001030C">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53869329" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="000714C5" w:rsidRDefault="00AB250F" w:rsidP="00AB250F">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2237"/>
-[...2 lines deleted...]
-                <w:tab w:val="left" w:pos="7434"/>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="2237" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4458" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5733" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7434" w:leader="none"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom : </w:t>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Prénom : </w:t>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Sexe : </w:t>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Né(e) le : </w:t>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:tab/>
               <w:t>Numéro d'étudiant :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E4FD657" w14:textId="5E04ECE2" w:rsidR="00AB250F" w:rsidRPr="000714C5" w:rsidRDefault="00AB250F" w:rsidP="00A021FD">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1623"/>
-                <w:tab w:val="left" w:pos="7514"/>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1623" w:leader="none"/>
+                <w:tab w:val="left" w:pos="7514" w:leader="none"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37DEA5CB" w14:textId="083EFB07" w:rsidR="00AB250F" w:rsidRPr="000714C5" w:rsidRDefault="00A021FD" w:rsidP="00A021FD">
-            <w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2190"/>
-                <w:tab w:val="left" w:pos="5308"/>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="2190" w:leader="none"/>
+                <w:tab w:val="left" w:pos="5308" w:leader="none"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél : </w:t>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Portable : </w:t>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:tab/>
-            </w:r>
-[...22 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Mail : </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1623"/>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1623" w:leader="none"/>
               </w:tabs>
-              <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000714C5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>INTITULÉ DE LA CERTIFICATION PREPARÉE DANS L'ÉTABLISSEMENT D'ENSEIGNEMENT :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="709"/>
+                <w:tab w:val="left" w:pos="1623" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-                <w:sz w:val="17"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="17"/>
-              </w:rPr>
-[...97 lines deleted...]
-              <w:t>Librairie &amp; commercialisation du livre</w:t>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Master Sciences Humaines et sociales – Mention : Métiers du livre et de l’édition – Parcours : Librairie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67BEA60A" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="005D1CFE" w:rsidRDefault="00AB250F" w:rsidP="0040182C">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10774" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10774"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB250F" w:rsidRPr="000714C5" w14:paraId="20948FE0" w14:textId="77777777" w:rsidTr="00A900AF">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="17F4B603" w14:textId="265C2BBE" w:rsidR="00AB250F" w:rsidRPr="000714C5" w:rsidRDefault="007C4664" w:rsidP="000714C5">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000714C5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MODALITES DU STAGE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="598FDEE2" w14:textId="75C8877A" w:rsidR="00562230" w:rsidRPr="000714C5" w:rsidRDefault="00562230" w:rsidP="00A021FD">
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Sujet du stage</w:t>
             </w:r>
-            <w:r w:rsidRPr="000714C5">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t> : …………………………………….</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates : </w:t>
             </w:r>
-            <w:r w:rsidR="007C4664" w:rsidRPr="006B3B63">
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du                           au </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Présence :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en continue  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="f071"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   en discontinue (alternance) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="f071"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stage se déroulera à : temps complet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="f071"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        temps partiel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="f071"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            précisez la quotité </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Une feuille de présence sera régulièrement fournie par l’établissement d’enseignement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soit une durée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>hebdomadaire maximale de présence du stagiaire dans l'organisme d'accueil de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000714C5">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>……….</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...223 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>heures.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La durée effective du stage est de ……….. jours </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-            <w:r w:rsidR="001A7229" w:rsidRPr="000714C5">
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précisions : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si le stagiaire doit être présent dans l’organisme d’accueil la nuit, le dimanche ou jours fériés, son </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accord préalable est obligatoire, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>précisez ces cas particuliers :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...160 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...84 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E605106" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="005D1CFE" w:rsidRDefault="00AB250F" w:rsidP="00AB250F">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10803" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5298"/>
-        <w:gridCol w:w="5505"/>
+        <w:gridCol w:w="5297"/>
+        <w:gridCol w:w="5506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB250F" w:rsidRPr="006B3B63" w14:paraId="7033DB2B" w14:textId="77777777" w:rsidTr="00353153">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5298" w:type="dxa"/>
+            <w:tcW w:w="5297" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="650996A9" w14:textId="606FA4CC" w:rsidR="002D07EF" w:rsidRPr="006B3B63" w:rsidRDefault="00AB250F" w:rsidP="006B3B63">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B3B63">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Encadrement du stagiaire par l'établissement d'enseignement </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E8DA6BB" w14:textId="2AA544E2" w:rsidR="00AB250F" w:rsidRPr="006B3B63" w:rsidRDefault="00AB250F" w:rsidP="006B3B63">
-[...62 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Nom et prénom du référent :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonction (ou discipline) : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="627032CB" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="006B3B63" w:rsidRDefault="00AB250F" w:rsidP="006B3B63">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55708443" w14:textId="509D426C" w:rsidR="00AB250F" w:rsidRPr="00353153" w:rsidRDefault="00C300C7" w:rsidP="00AB250F">
-[...28 lines deleted...]
-              <w:t xml:space="preserve">l : </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mail : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5505" w:type="dxa"/>
+            <w:tcW w:w="5506" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="588EF0E7" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="006B3B63" w:rsidRDefault="00AB250F" w:rsidP="006B3B63">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B3B63">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Encadrement du stagiaire par l'organisme d'accueil</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AACBEE9" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="006B3B63" w:rsidRDefault="00AB250F" w:rsidP="006B3B63">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Nom et prénom du tuteur de stage :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4024C77D" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="006B3B63" w:rsidRDefault="00AB250F" w:rsidP="006B3B63">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonction : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E05CDE4" w14:textId="77777777" w:rsidR="00AB250F" w:rsidRPr="006B3B63" w:rsidRDefault="00AB250F" w:rsidP="006B3B63">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055D87EA" w14:textId="6A551CD8" w:rsidR="00AB250F" w:rsidRPr="00353153" w:rsidRDefault="00C300C7" w:rsidP="00353153">
-[...29 lines deleted...]
-              <w:t xml:space="preserve">l : </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mail : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73355513" w14:textId="77777777" w:rsidR="005D1CFE" w:rsidRPr="005D1CFE" w:rsidRDefault="005D1CFE">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10803" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10803"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00353153" w:rsidRPr="006B3B63" w14:paraId="4EED9A02" w14:textId="77777777" w:rsidTr="00136B62">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10803" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="271E4298" w14:textId="29A348CD" w:rsidR="00353153" w:rsidRPr="00F470E1" w:rsidRDefault="00353153" w:rsidP="005D1CFE">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00353153">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Caisse primaire d'assurance maladie à contacter en cas d'accident (lieu de domicile du stagiaire sauf exception) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="245EFF5C" w14:textId="77777777" w:rsidR="005C3BBC" w:rsidRDefault="005C3BBC" w:rsidP="0008648E">
-[...21 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D02F4A">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Article 1 - Objet de la convention</w:t>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D02F4A">
+        <w:t>Article 1 - Objet de la convention</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La présente convention règle les rapports entre l'organisme d'accueil, l'établissement d'enseignement et le stagiaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Article 2 - Objectif du stage</w:t>
-[...438 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Article 2 - Objectif du stage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le stage s’inscrit dans le cadre de la formation et du projet personnel et professionnel d’évolution, de reconversion ou d’insertion professionnelle du stagiaire. Il correspond à une période de mise en situation en milieu professionnel au cours de laquelle il met en œuvre les apprentissages de sa formation en vue de l’acquisition ou du développement de compétences professionnelles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le programme du stage établi par le référent du stagiaire de l’établissement d’enseignement et le tuteur nommé par l’organisme d’accueil, en accord avec le stagiaire est le suivant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objectifs :: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Activités confiées :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Compétences à acquérir ou à développer :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L’organisme d’accueil garantit que les activités confiées ne constituent pas une tâche régulière correspondant à un poste de travail permanent, ne correspondent pas à un accroissement temporaire de l’activité de l’organisme d’accueil, à un emploi saisonnier ou au remplacement d’un salarié ou d’un agent absent ou dont le contrat de travail est suspendu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">rticle </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A7229" w:rsidRPr="00D02F4A">
+        <w:t xml:space="preserve">Article 3 - Accueil et encadrement du stagiaire </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le stagiaire est suivi par un référent désigné dans la présente convention qui pourra organiser, selon les moyens disponibles de l’organisme d’accueil (rendez-vous téléphoniques, visioconférences, voies électroniques…), l’encadrement du stagiaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le tuteur de stage désigné par l'organisme d'accueil dans la présente convention est chargé d'assurer le suivi du stagiaire et d'optimiser les conditions de réalisation du stage conformément aux stipulations pédagogiques définies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Toute difficulté survenue dans la réalisation et le déroulement du stage, qu'elle soit constatée par le stagiaire, par le référent ou par le tuteur de stage, doit être portée à la connaissance de l’ensemble des parties afin d'être résolue au plus vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MODALITÉS D'ENCADREMENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IMPORTANT)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>à compléter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0008648E" w:rsidRPr="00D02F4A">
+        <w:t>Article 4 - Indemnité - Avantages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L’indemnisation du stagiaire en formation continue n’est pas obligatoire et est interdite dans un organisme de droit public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L’organisme d’accueil peut décider de verser au stagiaire une indemnité et/ou des avantages en nature (restauration, frais de transport, hébergement..) dont le montant est fixé librement, en concertation avec le stagiaire, sauf contre-indication du contrat de formation professionnelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MONTANT DE L’INDEMNITE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : ……….… euros bruts / nets, par heure / jour / mois (rayer les mentions inutiles) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Contrairement aux stages réalisés dans le cadre de la formation initiale, les sommes versées sont assujetties à l’ensemble des charges patronales et salariales (dès le 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> euro) pour les organismes français.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En cas de suspension ou de résiliation de la présente convention, le montant de l’indemnité due au stagiaire est proratisé en fonction de la durée du stage effectuée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>- Accueil et encadrement du stagiaire</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...307 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:t>Article 4 bis - Accès aux droits des salariés - Avantages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Organisme de droit privé en France sauf en cas de règles particulières qui peuvent être applicables dans certaines collectivités d'outre-mer françaises) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le stagiaire bénéficie des protections et droits mentionnés aux articles L.1121-1, L.1152-1 et L.1153-1 du code du travail, dans les mêmes conditions que les salariés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le stagiaire peut avoir accès au restaurant d'entreprise ou aux titres-restaurants prévus à l'article L.3262-1 du code du travail, dans les mêmes conditions que les salariés de l'organisme d'accueil. Il peut bénéficier également de la prise en charge des frais de transport prévue à l'article L.3261-2 du même code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le stagiaire peut avoir accès aux activités sociales et culturelles mentionnées à l'article L.2323-83 du code du travail dans les mêmes conditions que les salariés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le stagiaire accueilli dans un organisme de droit privé et qui effectue une mission dans ce cadre bénéficie de la prise en charge de ses frais de déplacement temporaire selon la réglementation en vigueur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D02F4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article </w:t>
-[...712 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Article 4 ter - Accès aux droits des agents - Avantages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Organisme de droit public en France sauf en cas de règles particulières applicables dans certaines collectivités d'outre-mer françaises) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC5E8F9" w14:textId="77777777" w:rsidR="00327A05" w:rsidRPr="008C73FF" w:rsidRDefault="00327A05" w:rsidP="00353153">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Le stagiaire accueilli dans un organisme de droit public et qui effectue une mission dans ce cadre bénéficie de la prise en charge de ses frais de déplacement temporaire selon la réglementation en vigueur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768770CB" w14:textId="77777777" w:rsidR="00327A05" w:rsidRPr="008C73FF" w:rsidRDefault="00327A05" w:rsidP="006D0FA4">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Est considéré comme sa résidence administrative le lieu du stage indiqué dans la présente convention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233E082C" w14:textId="272FA3EE" w:rsidR="0010128D" w:rsidRDefault="0010128D" w:rsidP="00027BA2">
-[...5 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C73FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">LISTE DES </w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>LISTE DES AVANTAGES ACCORDÉS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00327A05" w:rsidRPr="008C73FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(associés à l'article </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003962C6" w:rsidRPr="008C73FF">
+        <w:t xml:space="preserve">(associés à l'article 4bis et 4ter selon le statut public ou privé de l'organisme d'accueil) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...63 lines deleted...]
-        <w:ind w:left="-284"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D02F4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D77F2" w:rsidRPr="00D02F4A">
+        <w:t>Article 5 - Régime de protection sociale maladie - accidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pendant la durée du stage, le stagiaire conserve son statut de bénéficiaire de la formation professionnelle continue, à ce titre, il reste affilié au régime de sécurité sociale dont il relève avant son entrée en formation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Maladie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Le bénéficiaire de la formation professionnelle continue qui ne relève d’aucun régime avant son entrée en formation, doit vérifier qu’il bénéficie bien de la protection maladie universelle auprès de la caisse d’assurance maladie de son lieu de résidence et souscrire une assurance volontaire individuelle le couvrant au titre des accidents du travail et des maladies professionnelles et fournir, à l’établissement d’enseignement, l’attestation de couverture. La charge des cotisations incombe au stagiaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="2552" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Accidents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> : En cas d’accident survenant au bénéficiaire de la formation professionnelle continue dans l’organisme d’accueil, au cours du trajet domicile-lieu de stage ou Etablissement d’enseignement-lieu de stage ou lors des missions confiées par l’organisme d’accueil dans le cadre de la réalisation du programme du stage, le stagiaire accidenté dispose de 24h pour avertir l’organisme d’accueil qui s’engage à faire parvenir aussitôt tous les éléments permettant la déclaration de l’accident à l’établissement d’enseignement. Au plus tard 48h (non compris les dimanches et jours fériés) après avoir eu connaissance de l’accident, l’établissement d’enseignement procède à la déclaration d’accident du travail par lettre recommandée auprès de la caisse primaire d’assurance maladie du lieu de résidence habituelle du stagiaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:ind w:start="-284" w:end="106"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Services de l’établissement d’enseignement à informer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:ind w:start="-284" w:end="106"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="4536" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:ind w:start="-284" w:end="106"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Service Formation Continue :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Secrétariat pédagogique :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="4536" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:ind w:start="-284" w:end="106"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Tél </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: 01 40 97 48 85 / 61</w:t>
+        <w:tab/>
+        <w:t>Tél : 01 40 97 98 83 / 90</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="4536" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:ind w:start="-284" w:end="106"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Mail :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>formation-continue@iut.parisnanterre.fr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Mail :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secretariat-pole-mdl@sitec.parisnanterre.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En cas de fermeture administrative de l’établissement d’enseignement, ce dernier en informe l’organisme d’accueil afin qu’il puisse établir la déclaration en mentionnant l’établissement d’enseignement en qualité d’employeur et l’adresser à la caisse primaire d’assurance maladie du stagiaire avec copie à l’établissement d’enseignement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Régime de protection sociale</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E758F1" w:rsidRPr="00D02F4A">
+        <w:t>Article 6 - Responsabilité et assurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L'organisme d'accueil et le stagiaire déclarent être garantis au titre de la responsabilité civile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pour les stages à l’étranger ou outremer, le stagiaire s’engage à souscrire un contrat d’assistance (rapatriement sanitaire, assistance juridique …) et un contrat d’assurance accident individuel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L'organisme d'accueil peut autoriser le stagiaire à se déplacer. Lorsque l'organisme d'accueil met un véhicule à la disposition du stagiaire, il lui incombe de vérifier préalablement que la police d'assurance du véhicule couvre son utilisation par un stagiaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lorsque dans le cadre de son stage, le stagiaire utilise son propre véhicule ou un véhicule prêté par un tiers, il le déclare expressément à l'assureur dudit véhicule et, le cas échéant, s'acquitte de la prime y afférente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Selon le cadre du stage, le stagiaire s’assurera d’être en règle avec les obligations tant sanitaires que règlementaires (notamment hygiène et sécurité) propres à l’activité ou au lieu du stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> maladie - accidents</w:t>
-[...852 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D02F4A">
+        <w:t>Article 7 - Discipline</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le stagiaire est soumis à la discipline et aux clauses du règlement intérieur qui lui sont applicables et qui sont portées à sa connaissance avant le début du stage, notamment en ce qui concerne les horaires et les règles d'hygiène et de sécurité en vigueur dans l'organisme d'accueil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Toute sanction disciplinaire ne peut être décidée que par l'établissement d'enseignement. Dans ce cas, l'organisme d'accueil informe les tuteurs de stage et l'établissement d’enseignement des manquements et fournit éventuellement les éléments constitutifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En cas de manquement particulièrement grave à la discipline, l'organisme d'accueil se réserve le droit de mettre fin au stage tout en respectant les dispositions fixées à l'article 8 de la présente convention, et de poursuivre pénalement le stagiaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D56FA1" w:rsidRPr="00D02F4A">
+        <w:t>Article 8 –Absences - Interruption du stage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le stagiaire est autorisé à revenir dans son établissement d'enseignement pendant la durée du stage pour y suivre les cours, séminaires prévus par le planning de la formation ; les dates sont portées à la connaissance de l'organisme d'accueil par l'établissement d’enseignement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Des autorisations d'absence sont possibles sous réserve que la durée du stage soit respectée. Elles sont définies entre le stagiaire et l’organisme d’accueil, qui en informe l’établissement d’enseignement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMBRE DE JOURS D’ABSENCES AUTORISEES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/ ou modalités des autorisations d'absence durant le stage : ………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Toute absence du stagiaire doit être justifiée et signalée par le stagiaire à l’organisme d’accueil et à l’établissement d’enseignement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toute interruption temporaire du stage doit être signalée aux autres parties à la convention et au référent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Coordonnées de la Responsable du Service Formation Continue à informer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nom :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saint Surin Géraldine</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tél.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  01 40 97 48 85 / 61</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mail :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formation-continue@iut.parisnanterre.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Si le stagiaire n’a pas réalisé la durée de stage nécessaire pour sa validation un report de la fin du stage est possible afin de permettre la réalisation de la durée totale du stage prévue initialement ou une autre modalité de validation est mise en place le cas échéant par l'établissement d’enseignement. En tout état de cause le report de la fin de stage n’est pas possible au-delà de la date de délibération du jury du diplôme. Ce report fera l’objet d’un avenant à la présente convention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En cas de volonté d'une des trois parties (organisme d'accueil, stagiaire, établissement d'enseignement) d'arrêter le stage, celle-ci doit immédiatement en informer les deux autres parties par écrit. Les raisons invoquées seront examinées en étroite concertation. La décision définitive d'arrêt du stage ne sera prise qu'à l'issue de cette phase de concertation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>- Responsabilité et assurance</w:t>
-[...195 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:t>Article 9 - Devoir de réserve et confidentialité</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le devoir de réserve est de rigueur absolue et apprécié par l'organisme d'accueil compte-tenu de ses spécificités. Le stagiaire prend donc l'engagement de n'utiliser en aucun cas les informations recueillies ou obtenues, pour en faire publication, communication à des tiers sans accord préalable de l'organisme d'accueil, y compris le rapport de stage. Cet engagement vaut non seulement pour la durée du stage mais également après son expiration. Le stagiaire s'engage à ne conserver, emporter, ou prendre copie d'aucun document ou logiciel, de quelque nature que ce soit, appartenant à l'organisme d'accueil, sauf accord de ce dernier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dans le cadre de la confidentialité des informations contenues dans le rapport de stage, l'organisme d'accueil peut demander une restriction de la diffusion du rapport, voire le retrait de certains éléments confidentiels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Les personnes amenées à en prendre connaissance sont contraintes par le secret professionnel à n'utiliser ni ne divulguer les informations du rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D02F4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D77F2" w:rsidRPr="00D02F4A">
+        <w:t>Article 10 - Propriété intellectuelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Conformément au code de la propriété intellectuelle, dans le cas où les activités du stagiaire donnent lieu à la création d'une œuvre protégée par le droit d'auteur ou la propriété industrielle (y compris un logiciel), si l'organisme d'accueil souhaite l'utiliser et que le stagiaire en est d'accord, un contrat devra être signé entre le stagiaire (auteur) et l'organisme d'accueil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le contrat devra alors notamment préciser l'étendue des droits cédés, l'éventuelle exclusivité, la destination, les supports utilisés et la durée de la cession, ainsi que, le cas échéant, le montant de la rémunération due au stagiaire au titre de la cession. Cette clause s'applique quel que soit le statut de l'organisme d'accueil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D02F4A">
+        <w:t>Article 11- Fin de stage - Rapport - Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Attestation de stage :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l'issue du stage, l'organisme d'accueil délivre une attestation dont le modèle figure en annexe, mentionnant au minimum la durée effective du stage ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Qualité du stage :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l'issue du stage, les trois parties à la convention sont invitées à formuler une appréciation sur la qualité du stage. Le stagiaire transmet au service compétent de l'établissement d'enseignement un document dans lequel il évalue la qualité de l'accueil dont il a bénéficié au sein de l'organisme d'accueil. Ce document n'est pas pris en compte dans son évaluation ou dans l'obtention du diplôme ou de la certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Évaluation de l'activité du stagiaire :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l'issue du stage, l'organisme d'accueil renseigne une fiche d'évaluation de l'activité du stagiaire qu'il retourne au référent (ou préciser si fiche annexe ou modalités d'évaluation préalablement définies en accord avec le référent).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="40" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Modalités d'évaluation pédagogiques :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le stagiaire devra (préciser la nature du travail à fournir, rapport, etc…éventuellement en joignant une annexe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NOMBRE D'ECTS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (le cas échéant) : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="60" w:after="240"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5) Le tuteur de l'organisme d'accueil ou tout membre de l'organisme d'accueil appelé à se rendre dans l'établissement d'enseignement dans le cadre de la préparation, du déroulement et de la validation du stage ne peut prétendre à une quelconque prise en charge ou indemnisation de la part de l'établissement d'enseignement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="60"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>- Discipline</w:t>
-[...144 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D02F4A">
+        <w:t>Article 12 - Droit applicable - Tribunaux compétents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La présente convention est régie exclusivement par le droit français.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tout litige non résolu par voie amiable sera soumis à la compétence de la juridiction française compétente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fait à ..................................................... Le .....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1561 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9264" w:type="dxa"/>
-        <w:tblCellSpacing w:w="0" w:type="dxa"/>
-        <w:tblInd w:w="-294" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="-295" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="30" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="30" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:end w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4440"/>
         <w:gridCol w:w="4824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F0871" w:rsidRPr="002F0871" w14:paraId="30571DA8" w14:textId="77777777" w:rsidTr="007C3CFD">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="375"/>
-          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+          <w:trHeight w:val="375" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="142A2842" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="00CA358D">
-[...2 lines deleted...]
-              <w:ind w:left="108"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="120"/>
+              <w:ind w:start="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>L’Établissement d’enseignement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0871" w:rsidRPr="002F0871" w14:paraId="0A94FD75" w14:textId="77777777" w:rsidTr="007C3CFD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="191979EB" w14:textId="379DE076" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="00CA358D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="120" w:after="120"/>
+              <w:ind w:firstLine="448" w:start="-340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fait à </w:t>
             </w:r>
-            <w:r w:rsidR="007C3CFD" w:rsidRPr="007C3CFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>______</w:t>
-[...4 lines deleted...]
-                <w:color w:val="9A9A9A"/>
+              <w:t xml:space="preserve">_________________, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">___________, </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>le</w:t>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="0" w:after="0"/>
+              <w:ind w:firstLine="448" w:start="-340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Pour l’université Paris Nanterre</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E88778D" w14:textId="5D4DB8F6" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="00CA358D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="0" w:after="96"/>
+              <w:ind w:firstLine="448" w:start="-340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">La présidente, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Caroline ROLLAND-DIAMOND</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00EA25A1" w14:textId="77777777" w:rsidR="002F0871" w:rsidRDefault="002F0871" w:rsidP="00CA358D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="0" w:after="96"/>
+              <w:ind w:firstLine="448" w:start="-340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Et par délégation,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C3CA3B" w14:textId="0B65713B" w:rsidR="00464334" w:rsidRDefault="00AD4A86" w:rsidP="00464334">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="0" w:after="0"/>
+              <w:ind w:firstLine="448" w:start="-340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>M. Shah Nawaz BUROKUR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02AE5BDA" w14:textId="2B2547EB" w:rsidR="002F0871" w:rsidRDefault="00464334" w:rsidP="00CA358D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="0" w:after="60"/>
+              <w:ind w:firstLine="448" w:start="-340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Directeur de l’</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Directeur de l’UFR SITEC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="0" w:after="0"/>
+              <w:ind w:firstLine="448" w:start="-340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00F4540A" w14:textId="77777777" w:rsidR="007C3CFD" w:rsidRPr="002F0871" w:rsidRDefault="007C3CFD" w:rsidP="007C3CFD">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="0" w:afterAutospacing="1"/>
+              <w:ind w:firstLine="450" w:start="-342"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:ind w:left="-342" w:firstLine="450"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="159"/>
+              <w:ind w:firstLine="450" w:start="-342"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="159"/>
+              <w:ind w:firstLine="450" w:start="-342"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4824" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CC49286" w14:textId="6FEC89D3" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="007C3CFD">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:firstLine="450" w:start="-342"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fait à </w:t>
             </w:r>
-            <w:r w:rsidR="007C3CFD" w:rsidRPr="007C3CFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>_____________</w:t>
-[...4 lines deleted...]
-                <w:color w:val="9A9A9A"/>
+              <w:t>________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>___</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>, le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>, le</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>__________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F4C43E3" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="007C3CFD">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="450" w:start="-342"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>L’enseignant référent du stagiaire </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD5451D" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="007C3CFD">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="450" w:start="-342"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:firstLine="450" w:start="-342"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Signature</w:t>
-[...9 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Signature :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0871" w:rsidRPr="002F0871" w14:paraId="02CA81D3" w14:textId="77777777" w:rsidTr="007C3CFD">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="390"/>
-          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+          <w:trHeight w:val="390" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="10CC2595" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="00CA358D">
-[...2 lines deleted...]
-              <w:ind w:left="108"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="120"/>
+              <w:ind w:start="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>L’Organisme d’accueil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0871" w:rsidRPr="002F0871" w14:paraId="3BADA727" w14:textId="77777777" w:rsidTr="007C3CFD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE33413" w14:textId="62D87D0A" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="002F0871">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fait à </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>__________________</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">__________________, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00518E22" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="002F0871">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Pour l’Organisme d’accueil</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53C64E92" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="002F0871">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="159"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>(Signature du représentant légal et cachet de</w:t>
-[...23 lines deleted...]
-              <w:t>Organisme d’accueil)</w:t>
+              <w:t>(Signature du représentant légal et cachet de l’Organisme d’accueil)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4824" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="388A121E" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="002F0871">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Le tuteur de stage du l’Organisme d’accueil</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E5DEFE" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="002F0871">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="159"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
               <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="159"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0871" w:rsidRPr="002F0871" w14:paraId="612E98A7" w14:textId="77777777" w:rsidTr="007C3CFD">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="435"/>
-          <w:tblCellSpacing w:w="0" w:type="dxa"/>
+          <w:trHeight w:val="435" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF2658D" w14:textId="77777777" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="00CA358D">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120" w:line="257" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Le stagiaire</w:t>
+              <w:t>Le.la stagiaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0871" w:rsidRPr="002F0871" w14:paraId="0925FCDA" w14:textId="77777777" w:rsidTr="007C3CFD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="01A0BA66" w14:textId="0EC92515" w:rsidR="007C3CFD" w:rsidRPr="002F0871" w:rsidRDefault="002F0871" w:rsidP="00CA358D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="119" w:after="0"/>
+              <w:ind w:start="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fait à </w:t>
             </w:r>
-            <w:r w:rsidR="00CA358D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
-            <w:r w:rsidR="00CA358D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>, le</w:t>
             </w:r>
-            <w:r w:rsidR="00CA358D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="9A9A9A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33806DCE" w14:textId="6D60E168" w:rsidR="002F0871" w:rsidRPr="002F0871" w:rsidRDefault="00CA358D" w:rsidP="003263F8">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:before="1320" w:after="0"/>
+              <w:ind w:start="96"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F0871">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(Signature précédée de la mention « lu et approuvé »)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4824" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="28" w:type="dxa"/>
+              <w:start w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C850A46" w14:textId="5E307315" w:rsidR="001A17A7" w:rsidRDefault="001A17A7" w:rsidP="001A17A7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="257" w:beforeAutospacing="1" w:after="480"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DE20710" w14:textId="77777777" w:rsidR="0004798B" w:rsidRDefault="0004798B" w:rsidP="003263F8">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fiches à annexer à la convention : 1) Attestation de stage / 2) Autres annexes (le cas échéant)</w:t>
       </w:r>
-      <w:r w:rsidR="0099360B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1A764C" w14:textId="77777777" w:rsidR="00027BA2" w:rsidRDefault="00027BA2" w:rsidP="00A869B1">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="6663"/>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="6663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="77" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="-567"/>
+        <w:spacing w:lineRule="auto" w:line="252" w:before="0" w:after="160"/>
+        <w:ind w:start="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1BD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:w w:val="105"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Document à conserver par le.la stagiaire après signature de l’organisme d’accueil et à transmettre à :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB6290C" w14:textId="2106A982" w:rsidR="00224E23" w:rsidRPr="006E1BD4" w:rsidRDefault="000834FA" w:rsidP="001C4FEA">
-[...3 lines deleted...]
-        <w:ind w:left="-567" w:right="2411"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="257" w:before="9" w:after="0"/>
+        <w:ind w:start="-567" w:end="2411"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1BD4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Université Paris Nanterre | Pôle Scientifique et Technologique de Ville d’Avray</w:t>
       </w:r>
-      <w:r w:rsidR="00A869B1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C4FEA">
+        <w:t xml:space="preserve"> | Service Formation Continue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="257" w:before="9" w:after="0"/>
+        <w:ind w:start="-567" w:end="4974"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>| Service Formation Continue</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="006E1BD4">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Responsable</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009979C4" w:rsidRPr="006E1BD4">
+        <w:t>Responsable : Géraldine SAINT SURIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="257" w:before="9" w:after="0"/>
+        <w:ind w:start="-567" w:end="4974"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="2E74B5"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:themeColor="accent1" w:themeShade="bf" w:val="2E74B5"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>formation-continue@iut.parisnanterre.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="257" w:before="9" w:after="0"/>
+        <w:ind w:start="-567" w:end="4974"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00224E23" w:rsidRPr="006E1BD4">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:sz w:val="14"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:ind w:left="230" w:right="4974"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="257" w:before="9" w:after="0"/>
+        <w:ind w:start="230" w:end="4974"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9073" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9073"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00224E23" w14:paraId="1EBB63BB" w14:textId="77777777" w:rsidTr="006E1BD4">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9073" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="2E5209D8" w14:textId="77777777" w:rsidR="00224E23" w:rsidRPr="00A51F54" w:rsidRDefault="00224E23" w:rsidP="006E1BD4">
-[...2 lines deleted...]
-              <w:ind w:left="-567"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:start="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="4"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="-567"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="4"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:start="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1BD4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:lang w:val="fr-FR"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ATTESTATION DE STAGE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A4A8B5" w14:textId="77777777" w:rsidR="00224E23" w:rsidRPr="00A51F54" w:rsidRDefault="00224E23" w:rsidP="006E1BD4">
-[...2 lines deleted...]
-              <w:ind w:left="-567"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:start="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="2"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="-567"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="2"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:start="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="2"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="2"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15EDC2EB" w14:textId="77777777" w:rsidR="00224E23" w:rsidRPr="00F55535" w:rsidRDefault="00224E23" w:rsidP="006E1BD4">
-[...3 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="27"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="-284"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="27"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="76" w:after="120"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51F54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’ORGANISME D’ACCUEIL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F8BF50" w14:textId="77777777" w:rsidR="00224E23" w:rsidRPr="00F55535" w:rsidRDefault="00224E23" w:rsidP="006E1BD4">
-[...3 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60" w:after="120"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Nom :..................................................................................................................</w:t>
-      </w:r>
+        <w:t>Nom :.......................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>.....</w:t>
-[...6 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:t>Représentant :.........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="14" w:after="120"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Représentant :........................................................................................................</w:t>
-      </w:r>
+        <w:t>Coordonnées :.........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:t>Atteste que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Coordonnées :.........................................................................................................</w:t>
-[...69 lines deleted...]
-        <w:ind w:left="-284"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51F54">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>STAGIAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414A3FB6" w14:textId="77777777" w:rsidR="00224E23" w:rsidRPr="00F55535" w:rsidRDefault="00224E23" w:rsidP="006E1BD4">
-[...3 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60" w:after="120"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Nom et prénom :.................................................................................................</w:t>
-      </w:r>
+        <w:t>Nom et prénom :.....................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60" w:after="120"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>....</w:t>
-[...6 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:t>N° d’étudiant :.........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="120"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>N° d’étudiant :....................................................................................................</w:t>
-      </w:r>
+        <w:t>Diplôme préparé :...................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="709"/>
+          <w:tab w:val="left" w:pos="4620" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>.....</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>A effectué un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="6"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>stage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>du</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>du : …………………………………..</w:t>
+        <w:tab/>
+        <w:t>au : ……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t> : …………………………………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F55535">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Nombre d’heures :…………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="19"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t> : ……………………………………</w:t>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="006E1BD4">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Mission du stage effectué :</w:t>
+        <w:t>Missions du stage effectué :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:t xml:space="preserve"> …………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
-[...35 lines deleted...]
-        <w:ind w:left="-284"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E1BD4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Commentaires :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6782764C" w14:textId="77777777" w:rsidR="00224E23" w:rsidRDefault="00224E23" w:rsidP="006E1BD4">
-[...2 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:ind w:left="-284"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E629BA">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>……………………………</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
+          <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51F54">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:w w:val="105"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="-284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>Signature et cachet de l’organisme d’accueil :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302001CF" w14:textId="77777777" w:rsidR="00224E23" w:rsidRPr="009F013A" w:rsidRDefault="00224E23" w:rsidP="006E1BD4">
-[...1 lines deleted...]
-        <w:ind w:left="-567"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0059242F">
-[...5 lines deleted...]
-          <w:w w:val="105"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F22EC6" wp14:editId="23F95433">
+              <wp:anchor distT="0" distB="6350" distL="0" distR="3810" simplePos="0" relativeHeight="16" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F22EC6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6283325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1041704</wp:posOffset>
+                  <wp:posOffset>1042035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="357505" cy="222250"/>
-                <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
+                <wp:effectExtent l="635" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Zone de texte 2"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1" name="Zone de texte 2"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="357505" cy="222250"/>
+                          <a:ext cx="357480" cy="222120"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="FFFFFF"/>
+                          <a:srgbClr val="ffffff"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
-                          <a:miter lim="800000"/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="12B84D52" w14:textId="4B3908DE" w:rsidR="00224E23" w:rsidRPr="0059242F" w:rsidRDefault="00224E23" w:rsidP="00224E23">
+                          <w:p>
                             <w:pPr>
+                              <w:pStyle w:val="Contenudecadre"/>
+                              <w:spacing w:before="0" w:after="160"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <wps:bodyPr anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="56F22EC6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:494.75pt;margin-top:82pt;width:28.15pt;height:17.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjp7c/CwIAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4rU14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3Tg0CK1BF5eLS6HXvDDgq9Blvx+SznTFkJjba7iv/4vn1z&#10;zZkPwjbCgFUVPyrPb9evX60GV6oFdGAahYxArC8HV/EuBFdmmZed6oWfgVOWgi1gLwK5uMsaFAOh&#10;9yZb5Pm7bABsHIJU3tPp/RTk64TftkqGr23rVWCm4lRbSDumvY57tl6JcofCdVqeyhD/UEUvtKVH&#10;z1D3Igi2R/0XVK8lgoc2zCT0GbStlir1QN3M8xfdPHbCqdQLkePdmSb//2Dll8Oj+4YsjO9hpAGm&#10;Jrx7APnTMwubTtidukOEoVOioYfnkbJscL48XY1U+9JHkHr4DA0NWewDJKCxxT6yQn0yQqcBHM+k&#10;qzEwSYdvi6siLziTFFrQKtJQMlE+XXbow0cFPYtGxZFmmsDF4cGHWIwon1LiWx6MbrbamOTgrt4Y&#10;ZAdB89+mlep/kWYsGyp+UyyKhGwh3k/S6HUgfRrdV/w6j2tSTCTjg21SShDaTDZVYuyJnUjIRE0Y&#10;65ESI0s1NEfiCWHSIf0bMjrA35wNpMGK+197gYoz88kS1zfz5TKKNjnL4mpBDl5G6suIsJKgKh44&#10;m8xNSEKPPFi4o5m0OvH1XMmpVtJWovH0D6J4L/2U9fxb138AAAD//wMAUEsDBBQABgAIAAAAIQDv&#10;E/Ml3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVBSdqEOBUggbi2&#10;9AM2sZtExOsodpv079me4LajeZqdKbeLG8TZTqH3pOFppUBYarzpqdVw+P543IAIEcng4MlquNgA&#10;2+r2psTC+Jl29ryPreAQCgVq6GIcCylD01mHYeVHS+wd/eQwspxaaSacOdwN8lmpTDrsiT90ONr3&#10;zjY/+5PTcPyaH9J8rj/jYb1Lsjfs17W/aH1/t7y+gIh2iX8wXOtzdai4U+1PZIIYNOSbPGWUjSzh&#10;UVdCJSmvqfnKcwWyKuX/EdUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKOntz8LAgAA&#10;9QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO8T8yXf&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
+              <v:rect id="shape_0" fillcolor="white" stroked="f" o:allowincell="f" style="position:absolute;margin-left:494.75pt;margin-top:82.05pt;width:28.1pt;height:17.45pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="56F22EC6">
+                <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
+                <v:stroke color="#3465a4" weight="9360" joinstyle="miter" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="12B84D52" w14:textId="4B3908DE" w:rsidR="00224E23" w:rsidRPr="0059242F" w:rsidRDefault="00224E23" w:rsidP="00224E23">
+                    <w:p>
                       <w:pPr>
+                        <w:pStyle w:val="Contenudecadre"/>
+                        <w:spacing w:before="0" w:after="160"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
+                <w10:wrap type="none"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0016D542" w14:textId="77777777" w:rsidR="001434FB" w:rsidRDefault="001434FB">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1371" w:right="1274" w:bottom="1417" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1417" w:right="1274" w:gutter="0" w:header="284" w:top="1494" w:footer="443" w:bottom="1417"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Courier New">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="02"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...10 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7AB3B571" w14:textId="1D6D0F65" w:rsidR="00224E23" w:rsidRPr="00224E23" w:rsidRDefault="006C4331" w:rsidP="00353153">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="A5A5A5" w:themeColor="background1" w:themeShade="A5"/>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A5A5A5" w:themeColor="light1" w:themeShade="a5"/>
       </w:pBdr>
-      <w:ind w:left="-709"/>
-      <w:jc w:val="right"/>
+      <w:ind w:start="-709"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-366395</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-20320</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1280795" cy="304800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="4" name="Image 9"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Image 9"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1280795" cy="304800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                           Université Paris Nanterre | Pôle Scientifique et Technologique de Ville d’Avray</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="end"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...60 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:tab/>
-[...32 lines deleted...]
-      <w:t>Pôle Scientifique et Technologique de Ville d’Avray</w:t>
+      <w:t>Pôle Formation Continue – VAE</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="760B2BCC" w14:textId="4D91A8EE" w:rsidR="000834FA" w:rsidRDefault="000834FA" w:rsidP="00D02F4A">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="end"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>50 Rue de Sèvres – 92410 Ville d’Avray</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="HTMLPreformatted"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Pôle Formation Continue – VAE</w:t>
+    </w:pPr>
+    <w:hyperlink r:id="rId2">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>formation-continue@iut.parisnanterre.fr</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>|</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t></w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>: 01 40 97 48 85</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5B44AC95" w14:textId="20BB924A" w:rsidR="00224E23" w:rsidRPr="00224E23" w:rsidRDefault="000834FA" w:rsidP="00D02F4A">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="HTMLPreformatted"/>
+      <w:jc w:val="end"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...65 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0099360B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0099360B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009569AA" w:rsidRPr="009569AA">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:noProof/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="0099360B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0099360B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="0099360B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
-    <w:r w:rsidRPr="0099360B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0004798B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:themeColor="background1" w:themeShade="7f" w:val="7F7F7F"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-  <w:p w14:paraId="111FB662" w14:textId="67852A3E" w:rsidR="009979C4" w:rsidRDefault="00090A02" w:rsidP="002A59E5">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
-      <w:ind w:left="-567"/>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A5A5A5" w:themeColor="light1" w:themeShade="a5"/>
+      </w:pBdr>
+      <w:ind w:start="-709"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AB269A8" wp14:editId="36A61BB8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-367748</wp:posOffset>
+            <wp:posOffset>-366395</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-10630</wp:posOffset>
+            <wp:posOffset>-20320</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3429635" cy="551180"/>
-          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:extent cx="1280795" cy="304800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="3" name="Image 3" descr="C:\Users\briquet\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO_FC.jpeg"/>
+          <wp:docPr id="5" name="Image 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\briquet\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO_FC.jpeg"/>
+                  <pic:cNvPr id="5" name="Image 9"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1280795" cy="304800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                           Université Paris Nanterre | Pôle Scientifique et Technologique de Ville d’Avray</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Pôle Formation Continue – VAE</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>50 Rue de Sèvres – 92410 Ville d’Avray</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="HTMLPreformatted"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:hyperlink r:id="rId2">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>formation-continue@iut.parisnanterre.fr</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>|</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t></w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>: 01 40 97 48 85</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="HTMLPreformatted"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>|</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:themeColor="background1" w:themeShade="7f" w:val="7F7F7F"/>
+        <w:spacing w:val="60"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:start="-567"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-367665</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>123190</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3429635" cy="551180"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="2" name="Image 8" descr="C:\Users\briquet\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO_FC.jpeg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Image 8" descr="C:\Users\briquet\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO_FC.jpeg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3429635" cy="551180"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="33DDF49F" w14:textId="08A477F1" w:rsidR="00C00651" w:rsidRPr="00993D09" w:rsidRDefault="009979C4" w:rsidP="009979C4">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00993D09">
+    <w:r>
       <w:rPr>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>CV-2017/298</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-      </w:pPr>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:start="-567"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-367665</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>123190</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3429635" cy="551180"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="3" name="Image 8" descr="C:\Users\briquet\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO_FC.jpeg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Image 8" descr="C:\Users\briquet\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\LOGO_FC.jpeg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3429635" cy="551180"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...12 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:themeColor="background1" w:themeShade="a6" w:val="A6A6A6"/>
+        <w:sz w:val="14"/>
       </w:rPr>
-    </w:lvl>
-[...79 lines deleted...]
-</w:numbering>
+      <w:t>CV-2017/298</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="93"/>
   <w:defaultTabStop w:val="709"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...249 lines deleted...]
-  <w15:docId w15:val="{BA3F1A71-2613-4913-AC4A-47FAD8055AA6}"/>
+  <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10898,52 +8358,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11005,786 +8465,741 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009979C4"/>
+    <w:rsid w:val="009979c4"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ab250f"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ab250f"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008648e"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008648e"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ObjetducommentaireCar" w:customStyle="1">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="annotationsubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0008648e"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextedebullesCar" w:customStyle="1">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0008648e"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CorpsdetexteCar" w:customStyle="1">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="005170f7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00224e23"/>
+    <w:rPr>
+      <w:color w:themeColor="hyperlink" w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titre1Car" w:customStyle="1">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009979c4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PrformatHTMLCar" w:customStyle="1">
+    <w:name w:val="Préformaté HTML Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000834fa"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005170f7"/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:start="107"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tteetpieddepage">
+    <w:name w:val="En-tête et pied de page"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ab250f"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ab250f"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0008648e"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008648e"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008648e"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00c74a2d"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00783c01"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PrformatHTMLCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000834fa"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="left" w:pos="916" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+        <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+        <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+        <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+        <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+        <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+        <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+        <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+        <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="western" w:customStyle="1">
+    <w:name w:val="western"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d445b2"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:after="0"/>
+      <w:ind w:start="108"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contenudecadre">
+    <w:name w:val="Contenu de cadre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Pasdeliste" w:default="1">
+    <w:name w:val="Pas de liste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
-[...4 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00AB250F"/>
+    <w:rsid w:val="00ab250f"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...285 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcontinue-pst@liste.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation-continue@iut.parisnanterre.fr" TargetMode="External"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fcontinue-pst@liste.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formation-continue@iut.parisnanterre.fr" TargetMode="External"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="44546a"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="e7e6e6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="5b9bd5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="ed7d31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="a5a5a5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="ffc000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4472c4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="70ad47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0563c1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="954f72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBC8C2B1-77BB-45B3-B624-F7B59A82AB38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B393C55F-4D25-4452-AF00-6FC2ED099642}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...21 lines deleted...]
-  </TitlesOfParts>
+  <Application>LibreOffice/25.8.5.2$Windows_X86_64 LibreOffice_project/9c8b85f387cc00a89945a79c9e6239f32e450ac2</Application>
+  <AppVersion></AppVersion>
+  <Pages>4</Pages>
+  <Words>2726</Words>
+  <Characters>17415</Characters>
+  <CharactersWithSpaces>20103</CharactersWithSpaces>
+  <Paragraphs>190</Paragraphs>
   <Company>Hewlett-Packard Company</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Celine Savonitto</dc:creator>
+  <dc:description/>
+  <dc:language>fr-FR</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>